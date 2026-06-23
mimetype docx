--- v0 (2026-06-03)
+++ v1 (2026-06-23)
@@ -25,50 +25,55 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="7C4A11B4" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Nom Prénom</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="40961450" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Corps</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -78,340 +83,404 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                                                                                             </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Lieu,   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> date</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="58960685" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Etablissement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0E8504C5" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2014B4FD" w14:textId="0468A8B2">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="ff0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">À Madame </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">la Directrice </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">académique  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="ff0000"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="557002F5" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">des</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Services de l’Education Nationale</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="452E61EC" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">de  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">XXXXXXX</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1F6F6A4F" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">S/C de IEN de circonscription</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="104E2ECC" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2265F046" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BBF6EB1" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Objet :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Demande de congé pour formation syndicale</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3A065E28" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="215706EA" w14:textId="6137D07F">
-[...4 lines deleted...]
-        <w:ind/>
+    <w:p w14:paraId="7EE8EF36">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing w:after="240" w:before="240"/>
+        <w:ind w:firstLine="20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">le </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conformément aux dispositions l’article L215-1 Livre II de la pa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rtie Législative et l’article R215-3 du Livre II de la partie Réglementaire du Code Général de la Fonction Publique définissant l’attribution des congés pour la formation syndicale, avec maintien intégral du salaire, j’ai l’honneur de solliciter un congé </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">indiquer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="ff0000"/>
@@ -428,550 +497,674 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">pour</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> participer à un stage de formation syndicale.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="22B10571" w14:textId="273EF0D7">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Ce stage se déroulera à </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">indiquer le lieu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7C2A8FFF" w14:textId="6B72E4AD">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Il est organisé par la FSU </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">sous l’é</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">gide du Centre de formation de la Fédération Syndicale Unitaire qui figure sur la liste des centres et instituts dont les stages ou sessions ouvrent droit au congé pour la formation syndicale, comme prévu à l’article 1 du décret n° 84-474 du 15 juin 1984. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="07E32293" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Le Centre de formation FSU est habilité à ce titre par l'arrêté du 13 janvier 2009 publié au journal officiel du 30 janvier 2009 pour la fonction publique d'état et l'arrêté du 30 novembre 2009 pour la fonction publique territoriale. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2FB21B79" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5ED4C207" w14:textId="1D7E8E7D">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Veuillez agréer, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Madame la Directrice académique</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, l’expression de mes sentiments respectueux.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="232474EA" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="48A5FDD7" w14:textId="77777777">
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2307E9DD" w14:textId="77777777">
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="01A38514" w14:textId="77777777">
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7934EFCF" w14:textId="77777777">
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7EE0C418" w14:textId="77777777">
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0FCFC7AE" w14:textId="77777777">
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="312C1489" w14:textId="77777777">
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="031C99B3" w14:textId="77777777">
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7B4117E7" w14:textId="77777777">
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0B3EFBC0" w14:textId="77777777">
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0A4C9E7D" w14:textId="77777777">
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3868DB8E" w14:textId="77777777">
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="29BBAEA1" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="20271A60" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Nom Prénom</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="172B9E15" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Corps/ Discipline</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -981,2110 +1174,2677 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Lieu,  date</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7F5C50DC" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Etablissement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="139701D5" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="232E103D" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">À Monsieur le Recteur de l’académie de Toulouse</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3931AF0E" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="ff0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">S/C de Nom du chef d’établissement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="ff0000"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="42157D15" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D6C7608" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Objet :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Demande de congé pour formation syndicale</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="54F8DDDB" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6A64094D" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1AC5BAA6" w14:textId="0795E6B6">
-[...4 lines deleted...]
-        <w:ind/>
+    <w:p w14:paraId="399633D3">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing w:after="240" w:before="240"/>
+        <w:ind w:firstLine="20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">er 1984 (article 34, alinéa 7) portant statut général des fonctionnaires, et du décret 84-474 du 15 juin 1984, définissant l’attribution des congés pour la formation syndicale, avec maintien intégral du traitement, j’ai l’honneur de solliciter un congé le </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conformément aux dispositions l’article L215-1 Livre II de la pa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rtie Législative et l’article R215-3 du Livre II de la partie Réglementaire du Code Général de la Fonction Publique définissant l’attribution des congés pour la formation syndicale, avec maintien intégral du salaire, j’ai l’honneur de solliciter un congé </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">date</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Ce stage se déroulera à </w:t>
+        <w:t xml:space="preserve">indiquer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">LIEU</w:t>
-[...897 lines deleted...]
-        <w:t xml:space="preserve">er 1984 (article 34, alinéa 7) portant statut général des fonctionnaires, et du décret 84-474 du 15 juin 1984, définissant l’attribution des congés pour la formation syndicale, avec maintien intégral du traitement, j’ai l’honneur de solliciter un congé le </w:t>
+        <w:t xml:space="preserve"> la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">DATE</w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">Ce stage se déroulera à </w:t>
+        <w:t xml:space="preserve">date</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">LIEU</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pour</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> participer à un stage de formation syndicale.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E962675" w14:textId="4A017998">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-      </w:r>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
-[...753 lines deleted...]
-        <w:t xml:space="preserve">er 1984 (article 34, alinéa 7) portant statut général des fonctionnaires, et du décret 84-474 du 15 juin 1984, définissant l’attribution des congés pour la formation syndicale, avec maintien intégral du traitement, j’ai l’honneur de solliciter un congé le </w:t>
+        <w:t xml:space="preserve">Ce stage se déroulera à </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">DATE</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">LIEU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514E1A2A" w14:textId="382D1D17">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il est organisé par la FSU </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sous l’é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gide du Centre de formation de la Fédération Syndicale Unitaire qui figure sur la liste des centres et instituts dont les stages ou sessions ouvrent droit au congé pour la formation syndicale, comme prévu à l’article 1 du décret n° 84-474 du 15 juin 1984. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C4E97EC" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Centre de formation FSU est habilité à ce titre par l'arrêté du 13 janvier 2009 publié au journal officiel du 30 janvier 2009 pour la fonction publique d'état et l'arrêté du 30 novembre 2009 pour la fonction publique territoriale. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E270A55" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC4314D" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veuillez agréer, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Madame / Monsieur la Rectrice / le Recteur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, l’expression de mes sentiments respectueux.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A42952" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD1FA2C" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11771320" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20255B63" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542FB79C" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A3C2EC" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3679BD1D" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7758D228" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25833375" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3559CAC6" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C4DB68" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE38E90" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nom Prénom</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56E0EC19" w14:textId="523355BD">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fonction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">Ce stage se déroulera à </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">LIEU</w:t>
+        <w:t xml:space="preserve">(AESH)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                                                                                             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lieu,   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DCE675B" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Etablissement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425FD398" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71453745" w14:textId="55708DE3">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">À Madame </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Directrice académique  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07665618" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">des</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Services de l’Education Nationale</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C018C4A" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXXXXXX</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="626FEE37" w14:textId="58987EC7">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S/C de IEN de circonscription</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D448396" w14:textId="67B7D920">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ou</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76AE8FA7" w14:textId="3BCDAC8F">
+      <w:pPr>
+        <w:pStyle w:val="891"/>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="30" w:left="6389"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S/c de M ou </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mme  le</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rincipal/e </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0631C590" w14:textId="21C9EA36">
+      <w:pPr>
+        <w:pStyle w:val="891"/>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="30"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ou</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2AECDC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="891"/>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="30"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3767CF6D" w14:textId="75798539">
+      <w:pPr>
+        <w:pStyle w:val="891"/>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="30"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S/c de Mr ou Mme le/la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">proviseur.e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="026D5829" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B128D37" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C08400" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2194A1C9" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Objet :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Demande de congé pour formation syndicale</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="ff0000"/>
         </w:rPr>
+        <w:t xml:space="preserve">(aesh)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0F4ED2" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E32D846">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59DC7086">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conformément aux dispositions </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prévues </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à l'article 2 de la Loi n° 82-997 du 23 novembre 1982 pour les agents non titulaires de l'État</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et du décret 84-474 du 15 juin 1984, définissant l’attribution des congés pour la formation syndicale, avec maintien intégral du traitement, j’ai l’honneur de solliciter un congé </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">le </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indiquer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">date </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> participer à un stage de formation syndicale.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C4FADFA" w14:textId="3D20B43A">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ce stage se déroulera à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LIEU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E932F41" w14:textId="307829F1">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il est organisé par la FSU 12 sous l’é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gide du Centre de formation de la Fédération Syndicale Unitaire qui figure sur la liste des centres et instituts dont les stages ou sessions ouvrent droit au congé pour la formation syndicale, comme prévu à l’article 1 du décret n° 84-474 du 15 juin 1984. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F88BC0F" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Centre de formation FSU est habilité à ce titre par l'arrêté du 13 janvier 2009 publié au journal officiel du 30 janvier 2009 pour la fonction publique d'état et l'arrêté du 30 novembre 2009 pour la fonction publique territoriale. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA37792" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="792EFA12" w14:textId="1C8BA2A3">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veuillez agréer, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Madame la Directrice académique</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, l’expression de mes sentiments respectueux.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33EB03FC" w14:textId="5A0499EF">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D925949" w14:textId="72784233">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A9081F6" w14:textId="64D66F57">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117A468F" w14:textId="1AF18949">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF0A26B" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D194DDC" w14:textId="0B8C42F0">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nom Prénom</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ECCF3D2" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fonction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(territoriaux)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lieu,   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B2A5B8" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Etablissement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474195EA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="891"/>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1701" w:left="1701"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A21130A" w14:textId="1093A350">
+      <w:pPr>
+        <w:pStyle w:val="891"/>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E44917" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="891"/>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1701"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD4C4C2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="891"/>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="30"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="768D124D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="891"/>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="30"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">à</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D040D49" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="891"/>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="30"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7E5FFE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="891"/>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="30" w:left="4265"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E356F22" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="891"/>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="30" w:left="4265"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mr le Président du Conseil Départemental de l’Aveyron</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F55FB8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="891"/>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="30" w:left="4265"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ou</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A65CCC4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="891"/>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="30" w:left="4265"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mme la Présidente du Conseil Régional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E6D5A83" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="891"/>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="30" w:left="4265"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ou</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24362F3B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="891"/>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="30" w:left="4265"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mr/Mme le Maire</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DBEA387" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="891"/>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1701" w:left="1701"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25945B9E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="891"/>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1701" w:left="1701"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="478B939D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="891"/>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mme/M. le président du conseil départemental/ régional s/le maire</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50AAD85C" w14:textId="7C811504">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conformément aux dispositions de la loi n° 84-16 du 11 janvi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">er 1984 (article 34, alinéa 7) portant statut général des fonctionnaires, et du décret 84-474 du 15 juin 1984, définissant l’attribution des congés pour la formation syndicale, avec maintien intégral du traitement, j’ai l’honneur de solliciter un congé le </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DATE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pour</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> participer à un stage de formation syndicale.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="453B1198" w14:textId="12132F0F">
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:pBdr/>
+        <w:spacing w:before="100"/>
+        <w:ind/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ce stage se déroulera à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LIEU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w14:paraId="061EDBB3" w14:textId="050104F4">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Il est organisé par l</w:t>
       </w:r>
       <w:r>
@@ -3124,332 +3884,371 @@
         <w:t xml:space="preserve"> de la FSU12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">et sous l’é</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">gide du Centre de formation de la Fédération Syndicale Unitaire qui figure sur la liste des centres et instituts dont les stages ou sessions ouvrent droit au congé pour la formation syndicale, comme prévu à l’article 1 du décret n° 84-474 du 15 juin 1984. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="68DF0F95" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Le Centre de formation FSU est habilité à ce titre par l'arrêté du 13 janvier 2009 publié au journal officiel du 30 janvier 2009 pour la fonction publique d'état et l'arrêté du 30 novembre 2009 pour la fonction publique territoriale. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="29C2296F" w14:textId="3E89BB64">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Veuillez agréer, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Mr le Président du conseil départemental/Mme la présidente du conseil régional/Mme/Mr le maire</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, l’expression de mes sentiments respectueux.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2CA65A97" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1A3C833F" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1E83C15C" w14:textId="77777777">
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3F9DA61C" w14:textId="77777777">
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1DFA6926" w14:textId="77777777">
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C578F6C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:pBdr/>
         <w:spacing w:before="100"/>
         <w:ind/>
         <w:rPr/>
       </w:pPr>
       <w:r/>
       <w:r/>
     </w:p>
     <w:sectPr>
       <w:footnotePr/>
       <w:endnotePr/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:h="16838" w:orient="portrait" w:w="11906"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:num="1" w:sep="0" w:space="708" w:equalWidth="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:rPr/>
       </w:pPr>
-      <w:r/>
       <w:r>
         <w:separator/>
       </w:r>
       <w:r/>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:rPr/>
       </w:pPr>
-      <w:r/>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
       <w:r/>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="02040503050406030204"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:panose1 w:val="02010600030101010101"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:rPr/>
       </w:pPr>
-      <w:r/>
       <w:r>
         <w:separator/>
       </w:r>
       <w:r/>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:rPr/>
       </w:pPr>
-      <w:r/>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
       <w:r/>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:trackRevisions w:val="false"/>
   <w:documentProtection/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numStart w:val="1"/>
     <w:numRestart w:val="continuous"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
@@ -3629,53 +4428,53 @@
     <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="table" w:styleId="12">
+  <w:style w:type="table" w:styleId="701">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:top w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
@@ -3828,53 +4627,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="13">
+  <w:style w:type="table" w:styleId="702">
     <w:name w:val="Table Grid Light"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:top w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
@@ -4027,53 +4826,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="14">
+  <w:style w:type="table" w:styleId="703">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:top w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
@@ -4252,53 +5051,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="15">
+  <w:style w:type="table" w:styleId="704">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:top w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:left w:val="none" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:right w:val="none" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
@@ -4485,53 +5284,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="16">
+  <w:style w:type="table" w:styleId="705">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
@@ -4715,53 +5514,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="17">
+  <w:style w:type="table" w:styleId="706">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
@@ -4931,53 +5730,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="18">
+  <w:style w:type="table" w:styleId="707">
     <w:name w:val="Plain Table 5"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
@@ -5164,53 +5963,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="19">
+  <w:style w:type="table" w:styleId="708">
     <w:name w:val="Grid Table 1 Light"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -5387,53 +6186,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="20">
+  <w:style w:type="table" w:styleId="709">
     <w:name w:val="Grid Table 1 Light - Accent 1"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -5610,53 +6409,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="21">
+  <w:style w:type="table" w:styleId="710">
     <w:name w:val="Grid Table 1 Light - Accent 2"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -5833,53 +6632,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="22">
+  <w:style w:type="table" w:styleId="711">
     <w:name w:val="Grid Table 1 Light - Accent 3"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -6056,53 +6855,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="23">
+  <w:style w:type="table" w:styleId="712">
     <w:name w:val="Grid Table 1 Light - Accent 4"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -6279,53 +7078,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="24">
+  <w:style w:type="table" w:styleId="713">
     <w:name w:val="Grid Table 1 Light - Accent 5"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -6502,53 +7301,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="25">
+  <w:style w:type="table" w:styleId="714">
     <w:name w:val="Grid Table 1 Light - Accent 6"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -6725,53 +7524,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="26">
+  <w:style w:type="table" w:styleId="715">
     <w:name w:val="Grid Table 2"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -6957,53 +7756,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="27">
+  <w:style w:type="table" w:styleId="716">
     <w:name w:val="Grid Table 2 - Accent 1"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -7189,53 +7988,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="28">
+  <w:style w:type="table" w:styleId="717">
     <w:name w:val="Grid Table 2 - Accent 2"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -7421,53 +8220,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="29">
+  <w:style w:type="table" w:styleId="718">
     <w:name w:val="Grid Table 2 - Accent 3"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -7653,53 +8452,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="30">
+  <w:style w:type="table" w:styleId="719">
     <w:name w:val="Grid Table 2 - Accent 4"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -7885,53 +8684,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="31">
+  <w:style w:type="table" w:styleId="720">
     <w:name w:val="Grid Table 2 - Accent 5"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -8117,53 +8916,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="32">
+  <w:style w:type="table" w:styleId="721">
     <w:name w:val="Grid Table 2 - Accent 6"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -8349,53 +9148,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="33">
+  <w:style w:type="table" w:styleId="722">
     <w:name w:val="Grid Table 3"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -8450,128 +9249,128 @@
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
-[...21 lines deleted...]
-      <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="lastCol">
-[...22 lines deleted...]
-    <w:tblStylePr w:type="lastRow">
+    <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
@@ -8594,53 +9393,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="34">
+  <w:style w:type="table" w:styleId="723">
     <w:name w:val="Grid Table 3 - Accent 1"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -8695,128 +9494,128 @@
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
-[...21 lines deleted...]
-      <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="lastCol">
-[...22 lines deleted...]
-    <w:tblStylePr w:type="lastRow">
+    <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
@@ -8839,53 +9638,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="35">
+  <w:style w:type="table" w:styleId="724">
     <w:name w:val="Grid Table 3 - Accent 2"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -8940,128 +9739,128 @@
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
-[...21 lines deleted...]
-      <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="lastCol">
-[...22 lines deleted...]
-    <w:tblStylePr w:type="lastRow">
+    <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
@@ -9084,53 +9883,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="36">
+  <w:style w:type="table" w:styleId="725">
     <w:name w:val="Grid Table 3 - Accent 3"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -9185,128 +9984,128 @@
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
-[...21 lines deleted...]
-      <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="lastCol">
-[...22 lines deleted...]
-    <w:tblStylePr w:type="lastRow">
+    <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
@@ -9329,53 +10128,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="37">
+  <w:style w:type="table" w:styleId="726">
     <w:name w:val="Grid Table 3 - Accent 4"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -9430,128 +10229,128 @@
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
-[...21 lines deleted...]
-      <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="lastCol">
-[...22 lines deleted...]
-    <w:tblStylePr w:type="lastRow">
+    <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
@@ -9574,53 +10373,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="38">
+  <w:style w:type="table" w:styleId="727">
     <w:name w:val="Grid Table 3 - Accent 5"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -9675,128 +10474,128 @@
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
-[...21 lines deleted...]
-      <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="lastCol">
-[...22 lines deleted...]
-    <w:tblStylePr w:type="lastRow">
+    <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
@@ -9819,53 +10618,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="39">
+  <w:style w:type="table" w:styleId="728">
     <w:name w:val="Grid Table 3 - Accent 6"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -9920,128 +10719,128 @@
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
-[...21 lines deleted...]
-      <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="lastCol">
-[...22 lines deleted...]
-    <w:tblStylePr w:type="lastRow">
+    <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
@@ -10064,53 +10863,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="40">
+  <w:style w:type="table" w:styleId="729">
     <w:name w:val="Grid Table 4"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -10297,53 +11096,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="41">
+  <w:style w:type="table" w:styleId="730">
     <w:name w:val="Grid Table 4 - Accent 1"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -10530,53 +11329,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="42">
+  <w:style w:type="table" w:styleId="731">
     <w:name w:val="Grid Table 4 - Accent 2"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -10763,53 +11562,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="43">
+  <w:style w:type="table" w:styleId="732">
     <w:name w:val="Grid Table 4 - Accent 3"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -10996,53 +11795,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="44">
+  <w:style w:type="table" w:styleId="733">
     <w:name w:val="Grid Table 4 - Accent 4"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -11229,53 +12028,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="45">
+  <w:style w:type="table" w:styleId="734">
     <w:name w:val="Grid Table 4 - Accent 5"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -11462,53 +12261,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="46">
+  <w:style w:type="table" w:styleId="735">
     <w:name w:val="Grid Table 4 - Accent 6"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -11695,53 +12494,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="47">
+  <w:style w:type="table" w:styleId="736">
     <w:name w:val="Grid Table 5 Dark"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
@@ -11923,53 +12722,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="48">
+  <w:style w:type="table" w:styleId="737">
     <w:name w:val="Grid Table 5 Dark- Accent 1"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent1" w:themeFillTint="34"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
@@ -12151,53 +12950,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="49">
+  <w:style w:type="table" w:styleId="738">
     <w:name w:val="Grid Table 5 Dark - Accent 2"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
@@ -12379,53 +13178,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="50">
+  <w:style w:type="table" w:styleId="739">
     <w:name w:val="Grid Table 5 Dark - Accent 3"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
@@ -12607,53 +13406,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="51">
+  <w:style w:type="table" w:styleId="740">
     <w:name w:val="Grid Table 5 Dark- Accent 4"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
@@ -12835,53 +13634,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="52">
+  <w:style w:type="table" w:styleId="741">
     <w:name w:val="Grid Table 5 Dark - Accent 5"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="deebf6" w:themeFill="accent5" w:themeFillTint="34"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
@@ -13063,53 +13862,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="53">
+  <w:style w:type="table" w:styleId="742">
     <w:name w:val="Grid Table 5 Dark - Accent 6"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
@@ -13291,53 +14090,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="54">
+  <w:style w:type="table" w:styleId="743">
     <w:name w:val="Grid Table 6 Colorful"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -13521,53 +14320,53 @@
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="55">
+  <w:style w:type="table" w:styleId="744">
     <w:name w:val="Grid Table 6 Colorful - Accent 1"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -13751,53 +14550,53 @@
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="56">
+  <w:style w:type="table" w:styleId="745">
     <w:name w:val="Grid Table 6 Colorful - Accent 2"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -13981,53 +14780,53 @@
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="57">
+  <w:style w:type="table" w:styleId="746">
     <w:name w:val="Grid Table 6 Colorful - Accent 3"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -14211,53 +15010,53 @@
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="58">
+  <w:style w:type="table" w:styleId="747">
     <w:name w:val="Grid Table 6 Colorful - Accent 4"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -14441,53 +15240,53 @@
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="59">
+  <w:style w:type="table" w:styleId="748">
     <w:name w:val="Grid Table 6 Colorful - Accent 5"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -14671,53 +15470,53 @@
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="60">
+  <w:style w:type="table" w:styleId="749">
     <w:name w:val="Grid Table 6 Colorful - Accent 6"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -14901,53 +15700,53 @@
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="61">
+  <w:style w:type="table" w:styleId="750">
     <w:name w:val="Grid Table 7 Colorful"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -15005,131 +15804,131 @@
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
+        <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
-[...1 lines deleted...]
-          <w:bottom w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
-          <w:left w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="none"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
+        <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:bottom w:val="none"/>
-          <w:right w:val="none"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:left w:val="none"/>
-[...1 lines deleted...]
-          <w:right w:val="none"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
@@ -15155,53 +15954,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="62">
+  <w:style w:type="table" w:styleId="751">
     <w:name w:val="Grid Table 7 Colorful - Accent 1"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="3660ac" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -15259,131 +16058,131 @@
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="3660ac" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
+        <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
-[...1 lines deleted...]
-          <w:bottom w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="3660ac" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
-          <w:left w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="none"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="3660ac" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
+        <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:bottom w:val="none"/>
-          <w:right w:val="none"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="3660ac" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:left w:val="none"/>
-[...1 lines deleted...]
-          <w:right w:val="none"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
@@ -15409,53 +16208,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="63">
+  <w:style w:type="table" w:styleId="752">
     <w:name w:val="Grid Table 7 Colorful - Accent 2"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -15513,131 +16312,131 @@
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
+        <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
-[...1 lines deleted...]
-          <w:bottom w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
-          <w:left w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
-          <w:right w:val="none"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
+        <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
-          <w:bottom w:val="none"/>
-          <w:right w:val="none"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
-          <w:left w:val="none"/>
-[...1 lines deleted...]
-          <w:right w:val="none"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
@@ -15663,53 +16462,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="64">
+  <w:style w:type="table" w:styleId="753">
     <w:name w:val="Grid Table 7 Colorful - Accent 3"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="616161" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -15767,131 +16566,131 @@
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="616161" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
+        <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
-[...1 lines deleted...]
-          <w:bottom w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="616161" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
-          <w:left w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
-          <w:right w:val="none"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="616161" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
+        <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
-          <w:bottom w:val="none"/>
-          <w:right w:val="none"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="616161" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
-          <w:left w:val="none"/>
-[...1 lines deleted...]
-          <w:right w:val="none"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
@@ -15917,53 +16716,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="65">
+  <w:style w:type="table" w:styleId="754">
     <w:name w:val="Grid Table 7 Colorful - Accent 4"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -16021,131 +16820,131 @@
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
+        <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
-[...1 lines deleted...]
-          <w:bottom w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
-          <w:left w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
-          <w:right w:val="none"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
+        <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
-          <w:bottom w:val="none"/>
-          <w:right w:val="none"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
-          <w:left w:val="none"/>
-[...1 lines deleted...]
-          <w:right w:val="none"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
@@ -16171,53 +16970,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="66">
+  <w:style w:type="table" w:styleId="755">
     <w:name w:val="Grid Table 7 Colorful - Accent 5"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="245b8d" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -16275,131 +17074,131 @@
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="245b8d" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
+        <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
-[...1 lines deleted...]
-          <w:bottom w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="245b8d" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
-          <w:left w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
-          <w:right w:val="none"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="245b8d" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
+        <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
-          <w:bottom w:val="none"/>
-          <w:right w:val="none"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="245b8d" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
-          <w:left w:val="none"/>
-[...1 lines deleted...]
-          <w:right w:val="none"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
@@ -16425,53 +17224,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="67">
+  <w:style w:type="table" w:styleId="756">
     <w:name w:val="Grid Table 7 Colorful - Accent 6"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="416529" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -16529,131 +17328,131 @@
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="416529" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
+        <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
-[...1 lines deleted...]
-          <w:bottom w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="416529" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
-          <w:left w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
-          <w:right w:val="none"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="416529" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
+        <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
-          <w:bottom w:val="none"/>
-          <w:right w:val="none"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="416529" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
-          <w:left w:val="none"/>
-[...1 lines deleted...]
-          <w:right w:val="none"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
@@ -16679,53 +17478,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="68">
+  <w:style w:type="table" w:styleId="757">
     <w:name w:val="List Table 1 Light"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
@@ -16895,53 +17694,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="69">
+  <w:style w:type="table" w:styleId="758">
     <w:name w:val="List Table 1 Light - Accent 1"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
@@ -17111,53 +17910,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="70">
+  <w:style w:type="table" w:styleId="759">
     <w:name w:val="List Table 1 Light - Accent 2"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
@@ -17327,53 +18126,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="71">
+  <w:style w:type="table" w:styleId="760">
     <w:name w:val="List Table 1 Light - Accent 3"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
@@ -17543,53 +18342,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="72">
+  <w:style w:type="table" w:styleId="761">
     <w:name w:val="List Table 1 Light - Accent 4"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
@@ -17759,53 +18558,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="73">
+  <w:style w:type="table" w:styleId="762">
     <w:name w:val="List Table 1 Light - Accent 5"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
@@ -17975,53 +18774,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="74">
+  <w:style w:type="table" w:styleId="763">
     <w:name w:val="List Table 1 Light - Accent 6"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
@@ -18191,53 +18990,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="75">
+  <w:style w:type="table" w:styleId="764">
     <w:name w:val="List Table 2"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -18429,53 +19228,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="76">
+  <w:style w:type="table" w:styleId="765">
     <w:name w:val="List Table 2 - Accent 1"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -18667,53 +19466,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="77">
+  <w:style w:type="table" w:styleId="766">
     <w:name w:val="List Table 2 - Accent 2"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -18905,53 +19704,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="78">
+  <w:style w:type="table" w:styleId="767">
     <w:name w:val="List Table 2 - Accent 3"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -19143,53 +19942,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="79">
+  <w:style w:type="table" w:styleId="768">
     <w:name w:val="List Table 2 - Accent 4"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -19381,53 +20180,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="80">
+  <w:style w:type="table" w:styleId="769">
     <w:name w:val="List Table 2 - Accent 5"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -19619,53 +20418,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="81">
+  <w:style w:type="table" w:styleId="770">
     <w:name w:val="List Table 2 - Accent 6"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -19857,53 +20656,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="82">
+  <w:style w:type="table" w:styleId="771">
     <w:name w:val="List Table 3"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
@@ -20085,53 +20884,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="83">
+  <w:style w:type="table" w:styleId="772">
     <w:name w:val="List Table 3 - Accent 1"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
@@ -20313,53 +21112,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="84">
+  <w:style w:type="table" w:styleId="773">
     <w:name w:val="List Table 3 - Accent 2"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
@@ -20541,53 +21340,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="85">
+  <w:style w:type="table" w:styleId="774">
     <w:name w:val="List Table 3 - Accent 3"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
@@ -20769,53 +21568,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="86">
+  <w:style w:type="table" w:styleId="775">
     <w:name w:val="List Table 3 - Accent 4"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
@@ -20997,53 +21796,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="87">
+  <w:style w:type="table" w:styleId="776">
     <w:name w:val="List Table 3 - Accent 5"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
@@ -21225,53 +22024,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="88">
+  <w:style w:type="table" w:styleId="777">
     <w:name w:val="List Table 3 - Accent 6"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
@@ -21453,53 +22252,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="89">
+  <w:style w:type="table" w:styleId="778">
     <w:name w:val="List Table 4"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
@@ -21678,53 +22477,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="90">
+  <w:style w:type="table" w:styleId="779">
     <w:name w:val="List Table 4 - Accent 1"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
@@ -21903,53 +22702,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="91">
+  <w:style w:type="table" w:styleId="780">
     <w:name w:val="List Table 4 - Accent 2"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
@@ -22128,53 +22927,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="92">
+  <w:style w:type="table" w:styleId="781">
     <w:name w:val="List Table 4 - Accent 3"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
@@ -22353,53 +23152,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="93">
+  <w:style w:type="table" w:styleId="782">
     <w:name w:val="List Table 4 - Accent 4"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
@@ -22578,53 +23377,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="94">
+  <w:style w:type="table" w:styleId="783">
     <w:name w:val="List Table 4 - Accent 5"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
@@ -22803,53 +23602,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="95">
+  <w:style w:type="table" w:styleId="784">
     <w:name w:val="List Table 4 - Accent 6"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
@@ -23028,53 +23827,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="96">
+  <w:style w:type="table" w:styleId="785">
     <w:name w:val="List Table 5 Dark"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
@@ -23270,53 +24069,53 @@
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="97">
+  <w:style w:type="table" w:styleId="786">
     <w:name w:val="List Table 5 Dark - Accent 1"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="4472c4" w:themeFill="accent1"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
@@ -23512,53 +24311,53 @@
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="98">
+  <w:style w:type="table" w:styleId="787">
     <w:name w:val="List Table 5 Dark - Accent 2"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
@@ -23754,53 +24553,53 @@
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="99">
+  <w:style w:type="table" w:styleId="788">
     <w:name w:val="List Table 5 Dark - Accent 3"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c9c9c9" w:themeFill="accent3" w:themeFillTint="98"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
@@ -23996,53 +24795,53 @@
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="100">
+  <w:style w:type="table" w:styleId="789">
     <w:name w:val="List Table 5 Dark - Accent 4"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
@@ -24238,53 +25037,53 @@
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="101">
+  <w:style w:type="table" w:styleId="790">
     <w:name w:val="List Table 5 Dark - Accent 5"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="9cc3e6" w:themeFill="accent5" w:themeFillTint="9A"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
@@ -24480,53 +25279,53 @@
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="102">
+  <w:style w:type="table" w:styleId="791">
     <w:name w:val="List Table 5 Dark - Accent 6"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="a9d18f" w:themeFill="accent6" w:themeFillTint="98"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
@@ -24722,53 +25521,53 @@
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="103">
+  <w:style w:type="table" w:styleId="792">
     <w:name w:val="List Table 6 Colorful"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="text1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -24945,53 +25744,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="104">
+  <w:style w:type="table" w:styleId="793">
     <w:name w:val="List Table 6 Colorful - Accent 1"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -25168,53 +25967,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="105">
+  <w:style w:type="table" w:styleId="794">
     <w:name w:val="List Table 6 Colorful - Accent 2"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -25391,53 +26190,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="106">
+  <w:style w:type="table" w:styleId="795">
     <w:name w:val="List Table 6 Colorful - Accent 3"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -25614,53 +26413,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="107">
+  <w:style w:type="table" w:styleId="796">
     <w:name w:val="List Table 6 Colorful - Accent 4"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -25837,53 +26636,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="108">
+  <w:style w:type="table" w:styleId="797">
     <w:name w:val="List Table 6 Colorful - Accent 5"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -26060,53 +26859,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="109">
+  <w:style w:type="table" w:styleId="798">
     <w:name w:val="List Table 6 Colorful - Accent 6"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -26283,53 +27082,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="110">
+  <w:style w:type="table" w:styleId="799">
     <w:name w:val="List Table 7 Colorful"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
@@ -26384,131 +27183,131 @@
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
+        <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
-[...1 lines deleted...]
-          <w:bottom w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
-          <w:left w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="none"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
+        <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:bottom w:val="none"/>
-          <w:right w:val="none"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:left w:val="none"/>
-[...1 lines deleted...]
-          <w:right w:val="none"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
@@ -26539,53 +27338,53 @@
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="111">
+  <w:style w:type="table" w:styleId="800">
     <w:name w:val="List Table 7 Colorful - Accent 1"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="254275" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
@@ -26640,131 +27439,131 @@
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="254275" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
+        <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
-[...1 lines deleted...]
-          <w:bottom w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="254275" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
-          <w:left w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
-          <w:right w:val="none"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="254275" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
+        <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
-          <w:bottom w:val="none"/>
-          <w:right w:val="none"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="254275" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
-          <w:left w:val="none"/>
-[...1 lines deleted...]
-          <w:right w:val="none"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
@@ -26795,53 +27594,53 @@
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="254275" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="112">
+  <w:style w:type="table" w:styleId="801">
     <w:name w:val="List Table 7 Colorful - Accent 2"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
@@ -26896,131 +27695,131 @@
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
+        <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
-[...1 lines deleted...]
-          <w:bottom w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
-          <w:left w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
-          <w:right w:val="none"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
+        <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
-          <w:bottom w:val="none"/>
-          <w:right w:val="none"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
-          <w:left w:val="none"/>
-[...1 lines deleted...]
-          <w:right w:val="none"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
@@ -27051,53 +27850,53 @@
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="113">
+  <w:style w:type="table" w:styleId="802">
     <w:name w:val="List Table 7 Colorful - Accent 3"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="767676" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
@@ -27152,131 +27951,131 @@
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="767676" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
+        <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
-[...1 lines deleted...]
-          <w:bottom w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="767676" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
-          <w:left w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
-          <w:right w:val="none"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="767676" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
+        <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
-          <w:bottom w:val="none"/>
-          <w:right w:val="none"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="767676" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
-          <w:left w:val="none"/>
-[...1 lines deleted...]
-          <w:right w:val="none"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
@@ -27307,53 +28106,53 @@
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="767676" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="114">
+  <w:style w:type="table" w:styleId="803">
     <w:name w:val="List Table 7 Colorful - Accent 4"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
@@ -27408,131 +28207,131 @@
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
+        <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
-[...1 lines deleted...]
-          <w:bottom w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
-          <w:left w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
-          <w:right w:val="none"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
+        <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
-          <w:bottom w:val="none"/>
-          <w:right w:val="none"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
-          <w:left w:val="none"/>
-[...1 lines deleted...]
-          <w:right w:val="none"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
@@ -27563,53 +28362,53 @@
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="115">
+  <w:style w:type="table" w:styleId="804">
     <w:name w:val="List Table 7 Colorful - Accent 5"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="2e74b3" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
@@ -27664,131 +28463,131 @@
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="2e74b3" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
+        <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
-[...1 lines deleted...]
-          <w:bottom w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="2e74b3" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
-          <w:left w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
-          <w:right w:val="none"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="2e74b3" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
+        <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
-          <w:bottom w:val="none"/>
-          <w:right w:val="none"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="2e74b3" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
-          <w:left w:val="none"/>
-[...1 lines deleted...]
-          <w:right w:val="none"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
@@ -27819,53 +28618,53 @@
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="2e74b3" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="116">
+  <w:style w:type="table" w:styleId="805">
     <w:name w:val="List Table 7 Colorful - Accent 6"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
@@ -27920,131 +28719,131 @@
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
+        <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
-[...1 lines deleted...]
-          <w:bottom w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
-          <w:left w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
-          <w:right w:val="none"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
-        <w:shd w:color="ffffff"/>
+        <w:shd w:val="clear" w:color="ffffff"/>
         <w:tcBorders>
-          <w:top w:val="none"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
-          <w:bottom w:val="none"/>
-          <w:right w:val="none"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
-          <w:left w:val="none"/>
-[...1 lines deleted...]
-          <w:right w:val="none"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
@@ -28075,53 +28874,53 @@
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="117">
+  <w:style w:type="table" w:styleId="806">
     <w:name w:val="Lined - Accent"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -28312,53 +29111,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="118">
+  <w:style w:type="table" w:styleId="807">
     <w:name w:val="Lined - Accent 1"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -28549,53 +29348,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="119">
+  <w:style w:type="table" w:styleId="808">
     <w:name w:val="Lined - Accent 2"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -28786,53 +29585,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="120">
+  <w:style w:type="table" w:styleId="809">
     <w:name w:val="Lined - Accent 3"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -29023,53 +29822,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="121">
+  <w:style w:type="table" w:styleId="810">
     <w:name w:val="Lined - Accent 4"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -29260,53 +30059,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="122">
+  <w:style w:type="table" w:styleId="811">
     <w:name w:val="Lined - Accent 5"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -29497,53 +30296,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="123">
+  <w:style w:type="table" w:styleId="812">
     <w:name w:val="Lined - Accent 6"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -29734,53 +30533,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="124">
+  <w:style w:type="table" w:styleId="813">
     <w:name w:val="Bordered &amp; Lined - Accent"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
@@ -29978,53 +30777,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="125">
+  <w:style w:type="table" w:styleId="814">
     <w:name w:val="Bordered &amp; Lined - Accent 1"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
@@ -30222,53 +31021,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="126">
+  <w:style w:type="table" w:styleId="815">
     <w:name w:val="Bordered &amp; Lined - Accent 2"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
@@ -30466,53 +31265,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="127">
+  <w:style w:type="table" w:styleId="816">
     <w:name w:val="Bordered &amp; Lined - Accent 3"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
@@ -30710,53 +31509,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="128">
+  <w:style w:type="table" w:styleId="817">
     <w:name w:val="Bordered &amp; Lined - Accent 4"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
@@ -30954,53 +31753,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="129">
+  <w:style w:type="table" w:styleId="818">
     <w:name w:val="Bordered &amp; Lined - Accent 5"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
@@ -31198,53 +31997,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="130">
+  <w:style w:type="table" w:styleId="819">
     <w:name w:val="Bordered &amp; Lined - Accent 6"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
@@ -31442,53 +32241,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="131">
+  <w:style w:type="table" w:styleId="820">
     <w:name w:val="Bordered"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -31673,53 +32472,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="132">
+  <w:style w:type="table" w:styleId="821">
     <w:name w:val="Bordered - Accent 1"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -31904,53 +32703,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="133">
+  <w:style w:type="table" w:styleId="822">
     <w:name w:val="Bordered - Accent 2"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -32135,53 +32934,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="134">
+  <w:style w:type="table" w:styleId="823">
     <w:name w:val="Bordered - Accent 3"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -32366,53 +33165,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="135">
+  <w:style w:type="table" w:styleId="824">
     <w:name w:val="Bordered - Accent 4"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -32597,53 +33396,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="136">
+  <w:style w:type="table" w:styleId="825">
     <w:name w:val="Bordered - Accent 5"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -32828,53 +33627,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="137">
+  <w:style w:type="table" w:styleId="826">
     <w:name w:val="Bordered - Accent 6"/>
-    <w:basedOn w:val="666"/>
+    <w:basedOn w:val="889"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -33059,1056 +33858,1056 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="139">
+  <w:style w:type="paragraph" w:styleId="827">
     <w:name w:val="Heading 1"/>
-    <w:basedOn w:val="664"/>
-[...1 lines deleted...]
-    <w:link w:val="150"/>
+    <w:basedOn w:val="887"/>
+    <w:next w:val="887"/>
+    <w:link w:val="836"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines w:val="true"/>
       <w:pBdr/>
       <w:spacing w:after="80" w:before="360"/>
       <w:ind/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="140">
+  <w:style w:type="paragraph" w:styleId="828">
     <w:name w:val="Heading 2"/>
-    <w:basedOn w:val="664"/>
-[...1 lines deleted...]
-    <w:link w:val="151"/>
+    <w:basedOn w:val="887"/>
+    <w:next w:val="887"/>
+    <w:link w:val="837"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines w:val="true"/>
       <w:pBdr/>
       <w:spacing w:after="80" w:before="160"/>
       <w:ind/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="141">
+  <w:style w:type="paragraph" w:styleId="829">
     <w:name w:val="Heading 3"/>
-    <w:basedOn w:val="664"/>
-[...1 lines deleted...]
-    <w:link w:val="152"/>
+    <w:basedOn w:val="887"/>
+    <w:next w:val="887"/>
+    <w:link w:val="838"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines w:val="true"/>
       <w:pBdr/>
       <w:spacing w:after="80" w:before="160"/>
       <w:ind/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="142">
+  <w:style w:type="paragraph" w:styleId="830">
     <w:name w:val="Heading 4"/>
-    <w:basedOn w:val="664"/>
-[...1 lines deleted...]
-    <w:link w:val="153"/>
+    <w:basedOn w:val="887"/>
+    <w:next w:val="887"/>
+    <w:link w:val="839"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines w:val="true"/>
       <w:pBdr/>
       <w:spacing w:after="40" w:before="80"/>
       <w:ind/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="143">
+  <w:style w:type="paragraph" w:styleId="831">
     <w:name w:val="Heading 5"/>
-    <w:basedOn w:val="664"/>
-[...1 lines deleted...]
-    <w:link w:val="154"/>
+    <w:basedOn w:val="887"/>
+    <w:next w:val="887"/>
+    <w:link w:val="840"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines w:val="true"/>
       <w:pBdr/>
       <w:spacing w:after="40" w:before="80"/>
       <w:ind/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="144">
+  <w:style w:type="paragraph" w:styleId="832">
     <w:name w:val="Heading 6"/>
-    <w:basedOn w:val="664"/>
-[...1 lines deleted...]
-    <w:link w:val="155"/>
+    <w:basedOn w:val="887"/>
+    <w:next w:val="887"/>
+    <w:link w:val="841"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines w:val="true"/>
       <w:pBdr/>
       <w:spacing w:after="0" w:before="40"/>
       <w:ind/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="145">
+  <w:style w:type="paragraph" w:styleId="833">
     <w:name w:val="Heading 7"/>
-    <w:basedOn w:val="664"/>
-[...1 lines deleted...]
-    <w:link w:val="156"/>
+    <w:basedOn w:val="887"/>
+    <w:next w:val="887"/>
+    <w:link w:val="842"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines w:val="true"/>
       <w:pBdr/>
       <w:spacing w:after="0" w:before="40"/>
       <w:ind/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="146">
+  <w:style w:type="paragraph" w:styleId="834">
     <w:name w:val="Heading 8"/>
-    <w:basedOn w:val="664"/>
-[...1 lines deleted...]
-    <w:link w:val="157"/>
+    <w:basedOn w:val="887"/>
+    <w:next w:val="887"/>
+    <w:link w:val="843"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines w:val="true"/>
       <w:pBdr/>
       <w:spacing w:after="0"/>
       <w:ind/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="147">
+  <w:style w:type="paragraph" w:styleId="835">
     <w:name w:val="Heading 9"/>
-    <w:basedOn w:val="664"/>
-[...1 lines deleted...]
-    <w:link w:val="158"/>
+    <w:basedOn w:val="887"/>
+    <w:next w:val="887"/>
+    <w:link w:val="844"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines w:val="true"/>
       <w:pBdr/>
       <w:spacing w:after="0"/>
       <w:ind/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="150">
+  <w:style w:type="character" w:styleId="836">
     <w:name w:val="Heading 1 Char"/>
-    <w:basedOn w:val="665"/>
-    <w:link w:val="139"/>
+    <w:basedOn w:val="888"/>
+    <w:link w:val="827"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="151">
+  <w:style w:type="character" w:styleId="837">
     <w:name w:val="Heading 2 Char"/>
-    <w:basedOn w:val="665"/>
-    <w:link w:val="140"/>
+    <w:basedOn w:val="888"/>
+    <w:link w:val="828"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="152">
+  <w:style w:type="character" w:styleId="838">
     <w:name w:val="Heading 3 Char"/>
-    <w:basedOn w:val="665"/>
-    <w:link w:val="141"/>
+    <w:basedOn w:val="888"/>
+    <w:link w:val="829"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="153">
+  <w:style w:type="character" w:styleId="839">
     <w:name w:val="Heading 4 Char"/>
-    <w:basedOn w:val="665"/>
-    <w:link w:val="142"/>
+    <w:basedOn w:val="888"/>
+    <w:link w:val="830"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="154">
+  <w:style w:type="character" w:styleId="840">
     <w:name w:val="Heading 5 Char"/>
-    <w:basedOn w:val="665"/>
-    <w:link w:val="143"/>
+    <w:basedOn w:val="888"/>
+    <w:link w:val="831"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="155">
+  <w:style w:type="character" w:styleId="841">
     <w:name w:val="Heading 6 Char"/>
-    <w:basedOn w:val="665"/>
-    <w:link w:val="144"/>
+    <w:basedOn w:val="888"/>
+    <w:link w:val="832"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="156">
+  <w:style w:type="character" w:styleId="842">
     <w:name w:val="Heading 7 Char"/>
-    <w:basedOn w:val="665"/>
-    <w:link w:val="145"/>
+    <w:basedOn w:val="888"/>
+    <w:link w:val="833"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="157">
+  <w:style w:type="character" w:styleId="843">
     <w:name w:val="Heading 8 Char"/>
-    <w:basedOn w:val="665"/>
-    <w:link w:val="146"/>
+    <w:basedOn w:val="888"/>
+    <w:link w:val="834"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="158">
+  <w:style w:type="character" w:styleId="844">
     <w:name w:val="Heading 9 Char"/>
-    <w:basedOn w:val="665"/>
-    <w:link w:val="147"/>
+    <w:basedOn w:val="888"/>
+    <w:link w:val="835"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="159">
+  <w:style w:type="paragraph" w:styleId="845">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="664"/>
-[...1 lines deleted...]
-    <w:link w:val="160"/>
+    <w:basedOn w:val="887"/>
+    <w:next w:val="887"/>
+    <w:link w:val="846"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:ind/>
       <w:contextualSpacing w:val="true"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:spacing w:val="-10"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="160">
+  <w:style w:type="character" w:styleId="846">
     <w:name w:val="Title Char"/>
-    <w:basedOn w:val="665"/>
-    <w:link w:val="159"/>
+    <w:basedOn w:val="888"/>
+    <w:link w:val="845"/>
     <w:uiPriority w:val="10"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:spacing w:val="-10"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="161">
+  <w:style w:type="paragraph" w:styleId="847">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="664"/>
-[...1 lines deleted...]
-    <w:link w:val="162"/>
+    <w:basedOn w:val="887"/>
+    <w:next w:val="887"/>
+    <w:link w:val="848"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="162">
+  <w:style w:type="character" w:styleId="848">
     <w:name w:val="Subtitle Char"/>
-    <w:basedOn w:val="665"/>
-    <w:link w:val="161"/>
+    <w:basedOn w:val="888"/>
+    <w:link w:val="847"/>
     <w:uiPriority w:val="11"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="163">
+  <w:style w:type="paragraph" w:styleId="849">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="664"/>
-[...1 lines deleted...]
-    <w:link w:val="164"/>
+    <w:basedOn w:val="887"/>
+    <w:next w:val="887"/>
+    <w:link w:val="850"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="160"/>
       <w:ind/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="164">
+  <w:style w:type="character" w:styleId="850">
     <w:name w:val="Quote Char"/>
-    <w:basedOn w:val="665"/>
-    <w:link w:val="163"/>
+    <w:basedOn w:val="888"/>
+    <w:link w:val="849"/>
     <w:uiPriority w:val="29"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="165">
+  <w:style w:type="paragraph" w:styleId="851">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="664"/>
+    <w:basedOn w:val="887"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="720"/>
       <w:contextualSpacing w:val="true"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="166">
+  <w:style w:type="character" w:styleId="852">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="665"/>
+    <w:basedOn w:val="888"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="167">
+  <w:style w:type="paragraph" w:styleId="853">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="664"/>
-[...1 lines deleted...]
-    <w:link w:val="168"/>
+    <w:basedOn w:val="887"/>
+    <w:next w:val="887"/>
+    <w:link w:val="854"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="0f4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
         <w:bottom w:val="single" w:color="0f4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:after="360" w:before="360"/>
       <w:ind w:right="864" w:left="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="168">
+  <w:style w:type="character" w:styleId="854">
     <w:name w:val="Intense Quote Char"/>
-    <w:basedOn w:val="665"/>
-    <w:link w:val="167"/>
+    <w:basedOn w:val="888"/>
+    <w:link w:val="853"/>
     <w:uiPriority w:val="30"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="169">
+  <w:style w:type="character" w:styleId="855">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="665"/>
+    <w:basedOn w:val="888"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="170">
+  <w:style w:type="paragraph" w:styleId="856">
     <w:name w:val="No Spacing"/>
-    <w:basedOn w:val="664"/>
+    <w:basedOn w:val="887"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="171">
+  <w:style w:type="character" w:styleId="857">
     <w:name w:val="Subtle Emphasis"/>
-    <w:basedOn w:val="665"/>
+    <w:basedOn w:val="888"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="172">
+  <w:style w:type="character" w:styleId="858">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="665"/>
+    <w:basedOn w:val="888"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="173">
+  <w:style w:type="character" w:styleId="859">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="665"/>
+    <w:basedOn w:val="888"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="174">
+  <w:style w:type="character" w:styleId="860">
     <w:name w:val="Subtle Reference"/>
-    <w:basedOn w:val="665"/>
+    <w:basedOn w:val="888"/>
     <w:uiPriority w:val="31"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:smallCaps/>
       <w:color w:val="5a5a5a" w:themeColor="text1" w:themeTint="A5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="175">
+  <w:style w:type="character" w:styleId="861">
     <w:name w:val="Book Title"/>
-    <w:basedOn w:val="665"/>
+    <w:basedOn w:val="888"/>
     <w:uiPriority w:val="33"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="176">
+  <w:style w:type="paragraph" w:styleId="862">
     <w:name w:val="Header"/>
-    <w:basedOn w:val="664"/>
-    <w:link w:val="177"/>
+    <w:basedOn w:val="887"/>
+    <w:link w:val="863"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4844"/>
         <w:tab w:val="right" w:leader="none" w:pos="9689"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="177">
+  <w:style w:type="character" w:styleId="863">
     <w:name w:val="Header Char"/>
-    <w:basedOn w:val="665"/>
-    <w:link w:val="176"/>
+    <w:basedOn w:val="888"/>
+    <w:link w:val="862"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="178">
+  <w:style w:type="paragraph" w:styleId="864">
     <w:name w:val="Footer"/>
-    <w:basedOn w:val="664"/>
-    <w:link w:val="179"/>
+    <w:basedOn w:val="887"/>
+    <w:link w:val="865"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4844"/>
         <w:tab w:val="right" w:leader="none" w:pos="9689"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="179">
+  <w:style w:type="character" w:styleId="865">
     <w:name w:val="Footer Char"/>
-    <w:basedOn w:val="665"/>
-    <w:link w:val="178"/>
+    <w:basedOn w:val="888"/>
+    <w:link w:val="864"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="180">
+  <w:style w:type="paragraph" w:styleId="866">
     <w:name w:val="Caption"/>
-    <w:basedOn w:val="664"/>
-    <w:next w:val="664"/>
+    <w:basedOn w:val="887"/>
+    <w:next w:val="887"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0e2841" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="181">
+  <w:style w:type="paragraph" w:styleId="867">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="664"/>
-    <w:link w:val="182"/>
+    <w:basedOn w:val="887"/>
+    <w:link w:val="868"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="182">
+  <w:style w:type="character" w:styleId="868">
     <w:name w:val="Footnote Text Char"/>
-    <w:basedOn w:val="665"/>
-    <w:link w:val="181"/>
+    <w:basedOn w:val="888"/>
+    <w:link w:val="867"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="183">
+  <w:style w:type="character" w:styleId="869">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="665"/>
+    <w:basedOn w:val="888"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="184">
+  <w:style w:type="paragraph" w:styleId="870">
     <w:name w:val="endnote text"/>
-    <w:basedOn w:val="664"/>
-    <w:link w:val="185"/>
+    <w:basedOn w:val="887"/>
+    <w:link w:val="871"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="185">
+  <w:style w:type="character" w:styleId="871">
     <w:name w:val="Endnote Text Char"/>
-    <w:basedOn w:val="665"/>
-    <w:link w:val="184"/>
+    <w:basedOn w:val="888"/>
+    <w:link w:val="870"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="186">
+  <w:style w:type="character" w:styleId="872">
     <w:name w:val="endnote reference"/>
-    <w:basedOn w:val="665"/>
+    <w:basedOn w:val="888"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="187">
+  <w:style w:type="character" w:styleId="873">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="665"/>
+    <w:basedOn w:val="888"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="0563c1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="188">
+  <w:style w:type="character" w:styleId="874">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="665"/>
+    <w:basedOn w:val="888"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="954f72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="189">
+  <w:style w:type="paragraph" w:styleId="875">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="664"/>
-    <w:next w:val="664"/>
+    <w:basedOn w:val="887"/>
+    <w:next w:val="887"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="100"/>
       <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="190">
+  <w:style w:type="paragraph" w:styleId="876">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="664"/>
-    <w:next w:val="664"/>
+    <w:basedOn w:val="887"/>
+    <w:next w:val="887"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="100"/>
       <w:ind w:left="220"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="191">
+  <w:style w:type="paragraph" w:styleId="877">
     <w:name w:val="toc 3"/>
-    <w:basedOn w:val="664"/>
-    <w:next w:val="664"/>
+    <w:basedOn w:val="887"/>
+    <w:next w:val="887"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="100"/>
       <w:ind w:left="440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="192">
+  <w:style w:type="paragraph" w:styleId="878">
     <w:name w:val="toc 4"/>
-    <w:basedOn w:val="664"/>
-    <w:next w:val="664"/>
+    <w:basedOn w:val="887"/>
+    <w:next w:val="887"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="100"/>
       <w:ind w:left="660"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="193">
+  <w:style w:type="paragraph" w:styleId="879">
     <w:name w:val="toc 5"/>
-    <w:basedOn w:val="664"/>
-    <w:next w:val="664"/>
+    <w:basedOn w:val="887"/>
+    <w:next w:val="887"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="100"/>
       <w:ind w:left="880"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="194">
+  <w:style w:type="paragraph" w:styleId="880">
     <w:name w:val="toc 6"/>
-    <w:basedOn w:val="664"/>
-    <w:next w:val="664"/>
+    <w:basedOn w:val="887"/>
+    <w:next w:val="887"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="100"/>
       <w:ind w:left="1100"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="195">
+  <w:style w:type="paragraph" w:styleId="881">
     <w:name w:val="toc 7"/>
-    <w:basedOn w:val="664"/>
-    <w:next w:val="664"/>
+    <w:basedOn w:val="887"/>
+    <w:next w:val="887"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="100"/>
       <w:ind w:left="1320"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="196">
+  <w:style w:type="paragraph" w:styleId="882">
     <w:name w:val="toc 8"/>
-    <w:basedOn w:val="664"/>
-    <w:next w:val="664"/>
+    <w:basedOn w:val="887"/>
+    <w:next w:val="887"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="100"/>
       <w:ind w:left="1540"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="197">
+  <w:style w:type="paragraph" w:styleId="883">
     <w:name w:val="toc 9"/>
-    <w:basedOn w:val="664"/>
-    <w:next w:val="664"/>
+    <w:basedOn w:val="887"/>
+    <w:next w:val="887"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="100"/>
       <w:ind w:left="1760"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="198">
+  <w:style w:type="character" w:styleId="884">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="665"/>
+    <w:basedOn w:val="888"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="208">
+  <w:style w:type="paragraph" w:styleId="885">
     <w:name w:val="TOC Heading"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="209">
+  <w:style w:type="paragraph" w:styleId="886">
     <w:name w:val="table of figures"/>
-    <w:basedOn w:val="664"/>
-    <w:next w:val="664"/>
+    <w:basedOn w:val="887"/>
+    <w:next w:val="887"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:afterAutospacing="0"/>
       <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="664" w:default="1">
+  <w:style w:type="paragraph" w:styleId="887" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="665" w:default="1">
+  <w:style w:type="character" w:styleId="888" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="666" w:default="1">
+  <w:style w:type="table" w:styleId="889" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:top w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
@@ -34257,82 +35056,82 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="667" w:default="1">
+  <w:style w:type="numbering" w:styleId="890" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="668">
+  <w:style w:type="paragraph" w:styleId="891">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="664"/>
-    <w:link w:val="669"/>
+    <w:basedOn w:val="887"/>
+    <w:link w:val="892"/>
     <w:pPr>
       <w:widowControl w:val="false"/>
       <w:pBdr/>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Mangal" w:cs="SimSun"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="669" w:customStyle="1">
+  <w:style w:type="character" w:styleId="892" w:customStyle="1">
     <w:name w:val="Corps de texte Car"/>
-    <w:basedOn w:val="665"/>
-    <w:link w:val="668"/>
+    <w:basedOn w:val="888"/>
+    <w:link w:val="891"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Mangal" w:cs="SimSun"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /></Relationships>